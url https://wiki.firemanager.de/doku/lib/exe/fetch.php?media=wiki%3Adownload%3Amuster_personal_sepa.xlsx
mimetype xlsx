--- v0 (2025-12-10)
+++ v1 (2026-06-25)
@@ -1,413 +1,414 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="23127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d-has\Documents\FM-Import\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d-has\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A29383B8-80AB-49AE-9D03-71A63E337D64}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C21991C-E05D-42B0-8C6E-B97F272861F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="529" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="529" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Worksheet!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Dieter Hasenkopf</author>
   </authors>
   <commentList>
     <comment ref="C1" authorId="0" shapeId="0" xr:uid="{B097A9DE-7740-479D-A05B-25C343295B0A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Dieter Hasenkopf:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Mögliche Schreibweise:
  -  01.01.1999</t>
         </r>
       </text>
     </comment>
     <comment ref="D1" authorId="0" shapeId="0" xr:uid="{FCACA3B6-63FD-4E9B-8E17-B7A3F2473027}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-IBAN des Mitglieds</t>
+          <t>IBAN des Mitglieds
+Einträge ohne IBAN werden nicht importiert</t>
         </r>
       </text>
     </comment>
     <comment ref="F1" authorId="0" shapeId="0" xr:uid="{E1C86E36-AE37-43CC-855A-E5509DE8B151}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-Tragen Sie hier die ID eines Mitgliedsbeitrags ein.
+          <t>Tragen Sie hier die ID eines Mitgliedsbeitrags ein.
 Mitgliedsbeiträge pflegen Sie im Portal unter Definitionen</t>
         </r>
       </text>
     </comment>
     <comment ref="G1" authorId="0" shapeId="0" xr:uid="{4050F991-E5A4-4B81-958A-C3884966B95A}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-Mögliche Schreibweise:
+          <t xml:space="preserve">Mögliche Schreibweise:
  -  01.01.1999
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H1" authorId="0" shapeId="0" xr:uid="{1D21DCC8-A1C6-482E-A3B3-875F3F35A3EA}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-Mögliche Schreibweise:
+          <t>Mögliche Schreibweise:
  -  01.01.1999</t>
         </r>
       </text>
     </comment>
     <comment ref="I1" authorId="0" shapeId="0" xr:uid="{99AEE482-9A47-4024-9762-1395862B49A6}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-Mögliche Eingaben 
+          <t xml:space="preserve">Mögliche Eingaben 
 Ja / Nein
 </t>
         </r>
       </text>
     </comment>
     <comment ref="J1" authorId="0" shapeId="0" xr:uid="{DE3CF060-6AE9-4E53-982B-AB792FF250F3}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-Name des Kontoinhabers, falls abweichend vom Mitglied</t>
+          <t>Name des Kontoinhabers, falls abweichend vom Mitglied</t>
         </r>
       </text>
     </comment>
     <comment ref="K1" authorId="0" shapeId="0" xr:uid="{CF75A1E5-29E1-4669-9E18-BAD4A6494164}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
-          <t>Dieter Hasenkopf:</t>
-[...9 lines deleted...]
-Mandatsreferenz falls vorhanden</t>
+          <t>Mandatsreferenz falls vorhanden</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="L1" authorId="0" shapeId="0" xr:uid="{216F68F5-7838-459A-9DCC-1DE80E30F1B6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Standardbankverbindung in Bezug auf die IBAN
+1=Standardbankverbindung</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="17">
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Geburtsdatum</t>
   </si>
   <si>
     <t>Nein</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>IBAN</t>
   </si>
   <si>
     <t>BIC</t>
   </si>
   <si>
     <t>Beitrag</t>
   </si>
   <si>
     <t>Mandat Datum</t>
   </si>
   <si>
     <t>Letzter Einzug</t>
   </si>
   <si>
     <t>anderer Kontoinhaber</t>
   </si>
   <si>
     <t>Kontoname</t>
   </si>
   <si>
     <t>Mustername</t>
   </si>
   <si>
     <t>DE7900001800000040428 </t>
   </si>
   <si>
     <t>GENXXXXXNEW</t>
   </si>
   <si>
     <t>Mandatsreferenz</t>
+  </si>
+  <si>
+    <t>Standard</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6B61D9A1-0F1A-40D5-B9E7-FF9B535DC652}" name="Tabelle1" displayName="Tabelle1" ref="A1:L11" totalsRowShown="0" headerRowDxfId="3">
+  <autoFilter ref="A1:L11" xr:uid="{6B61D9A1-0F1A-40D5-B9E7-FF9B535DC652}"/>
+  <tableColumns count="12">
+    <tableColumn id="1" xr3:uid="{3D4A48C5-45DA-44EA-AF48-86745A7C7E35}" name="Nachname"/>
+    <tableColumn id="2" xr3:uid="{7DA87768-7FEC-4C13-BE67-90E88123A2A9}" name="Vorname"/>
+    <tableColumn id="3" xr3:uid="{B688E458-E2D5-479D-A07E-02CC10059404}" name="Geburtsdatum" dataDxfId="0"/>
+    <tableColumn id="4" xr3:uid="{6E2DBFEA-9C0D-4611-9773-AC5BA1EC5A29}" name="IBAN"/>
+    <tableColumn id="5" xr3:uid="{76CA98B8-28C8-4875-AA8F-AA4C9EEBAF45}" name="BIC"/>
+    <tableColumn id="6" xr3:uid="{2388D026-96F8-487E-9B5A-AF981BB4E85A}" name="Beitrag"/>
+    <tableColumn id="7" xr3:uid="{162A70E2-1CB0-4B3A-9516-7F6478C6DC3D}" name="Mandat Datum" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{DB74B4FF-8E5E-478E-BB2A-32418352DADD}" name="Letzter Einzug" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{277A8380-8A85-4FAE-B9D3-9FC84B0C49A6}" name="anderer Kontoinhaber"/>
+    <tableColumn id="10" xr3:uid="{A6473DA8-1A87-48EE-AD91-FDBE29D2CC12}" name="Kontoname"/>
+    <tableColumn id="11" xr3:uid="{F76321F2-3123-4DD1-98CC-9EC6C5745AE6}" name="Mandatsreferenz"/>
+    <tableColumn id="12" xr3:uid="{1C051AD6-9E29-473F-A5A7-87ACBDD7AEC4}" name="Standard"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -652,154 +653,163 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="16.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="13.25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="23.875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.5" customWidth="1"/>
-    <col min="7" max="7" width="13.875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="20.125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="14.5" style="2" customWidth="1"/>
+    <col min="9" max="9" width="21.75" customWidth="1"/>
     <col min="10" max="10" width="15.25" customWidth="1"/>
     <col min="11" max="11" width="17.875" customWidth="1"/>
+    <col min="12" max="12" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="3" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" s="3" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="L1" s="3" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.5">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2">
         <v>30617</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2" s="2">
         <v>36674</v>
       </c>
       <c r="H2" s="2">
-        <v>42036</v>
+        <v>45689</v>
       </c>
       <c r="I2" t="s">
         <v>3</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>4</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
-  <autoFilter ref="A1:K1" xr:uid="{78A4F430-0764-4745-A7AE-AAD2C49D1791}"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I1:I1048576" xr:uid="{C62EE4F5-9978-421B-96E9-8EF13B5D0E09}">
       <formula1>"Ja,Nein"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>